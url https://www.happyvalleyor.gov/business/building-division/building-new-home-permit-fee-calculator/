--- v0 (2026-05-13)
+++ v1 (2026-08-30)
@@ -1,111 +1,111 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Hvfs01\hv\Building\Estimate Sheet - Residential\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="H:\Building\Estimate Sheet - Residential\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{59BB8294-40AD-4623-86EF-F97715E0D848}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{873B3F57-0628-4E13-AB3B-6AC698C1857E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="2580" yWindow="4515" windowWidth="16755" windowHeight="14040" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="25695" yWindow="0" windowWidth="26010" windowHeight="20985" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Estimate" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Estimate!$A$1:$I$43</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="F40" i="1" l="1"/>
+  <c r="F39" i="1"/>
+  <c r="F33" i="1"/>
+  <c r="F24" i="1"/>
   <c r="F12" i="1" l="1"/>
   <c r="F11" i="1"/>
   <c r="F10" i="1"/>
   <c r="F9" i="1"/>
   <c r="F15" i="1" l="1"/>
   <c r="F18" i="1" s="1"/>
-  <c r="F40" i="1" l="1"/>
-[...2 lines deleted...]
-  <c r="F33" i="1" l="1"/>
   <c r="F13" i="1" l="1"/>
   <c r="F25" i="1" l="1"/>
   <c r="F23" i="1"/>
   <c r="I23" i="1" s="1"/>
+  <c r="F32" i="1" l="1"/>
+  <c r="F42" i="1"/>
+  <c r="D15" i="1" l="1"/>
+  <c r="I25" i="1" l="1"/>
   <c r="F17" i="1" l="1"/>
-  <c r="F32" i="1"/>
-[...4 lines deleted...]
-  <c r="I25" i="1" l="1"/>
+  <c r="F19" i="1"/>
   <c r="F34" i="1" l="1"/>
   <c r="F36" i="1" s="1"/>
+  <c r="I19" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="63" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="62" uniqueCount="54">
   <si>
     <t>Erosion Permit</t>
   </si>
   <si>
     <t>Sewer Permit</t>
   </si>
   <si>
     <t>Fees</t>
   </si>
   <si>
     <t>Transportation SDC</t>
   </si>
   <si>
     <t>Mechanical Permit</t>
   </si>
   <si>
     <t>Less Deposit for Plan Review</t>
   </si>
   <si>
     <t>Fees:</t>
   </si>
   <si>
     <t>Balance Due at Permit Pick-up</t>
   </si>
   <si>
@@ -320,127 +320,124 @@
       <t xml:space="preserve">Metro Excise Tax </t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>(if valuation &gt; $100,000 then tax = .0012 x valuation)</t>
     </r>
   </si>
   <si>
     <r>
       <t>Total "Valuation"</t>
     </r>
     <r>
       <rPr>
         <sz val="6"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>(used only for setting Permit Fees, does not include land costs)</t>
     </r>
   </si>
   <si>
-    <r>
-[...20 lines deleted...]
-  <si>
     <t>Rate from Happy Valley Engr. 7.1.2025</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">House - sf x 175.92 $/sf </t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>(based on ICC BVD Feb 2026 rate)</t>
     </r>
   </si>
   <si>
     <t>Garage - sf x 71.07 $/sf</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Decks - sf x 35.54 $/sf </t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>(50% of Garage rate OAR 918-050-0100)</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Covered Patio / Deck - sf x 35.54 $/sf </t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>(50% of Garage rate)</t>
     </r>
   </si>
   <si>
     <t>Unfin. Bsmt - sf x 31.50 $/sf</t>
   </si>
   <si>
-    <t>Public Works: Right -of-Way Permit Fee ($170 min. or 5%)</t>
-[...1 lines deleted...]
-  <si>
     <t>Rate From SWA 4.15.2026</t>
   </si>
   <si>
-    <t>Rev. 4.15.2026</t>
+    <t>Rev. 7.1.2026</t>
+  </si>
+  <si>
+    <r>
+      <t>CET School Const. Excise Tax</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> (1.70$/sf x House SF, exclude garage &amp; decks) </t>
+    </r>
+  </si>
+  <si>
+    <t>Rate from School Dist. 7.1.2026</t>
+  </si>
+  <si>
+    <t>Public Works: Right -of-Way Permit Fee ($175 min. or 5%)</t>
+  </si>
+  <si>
+    <t>Rate From WES 7.1.2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0.00"/>
     <numFmt numFmtId="165" formatCode="&quot;$&quot;#,##0"/>
     <numFmt numFmtId="166" formatCode="&quot;$&quot;#,##0.00;[Red]&quot;$&quot;#,##0.00"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
@@ -1193,51 +1190,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:N44"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="I47" sqref="I47"/>
+      <selection activeCell="D11" sqref="D11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="1.7109375" customWidth="1"/>
     <col min="2" max="2" width="24.42578125" customWidth="1"/>
     <col min="3" max="3" width="22.140625" customWidth="1"/>
     <col min="4" max="4" width="8" customWidth="1"/>
     <col min="5" max="5" width="2.5703125" customWidth="1"/>
     <col min="6" max="6" width="11.28515625" customWidth="1"/>
     <col min="7" max="7" width="2.7109375" customWidth="1"/>
     <col min="8" max="8" width="17" customWidth="1"/>
     <col min="9" max="9" width="11.140625" customWidth="1"/>
     <col min="10" max="10" width="2.140625" customWidth="1"/>
     <col min="11" max="11" width="12.5703125" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="10.140625" style="47" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="9.140625" customWidth="1"/>
     <col min="14" max="14" width="8.85546875" style="47" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="7" customWidth="1"/>
     <col min="16" max="16" width="8.5703125" customWidth="1"/>
     <col min="17" max="17" width="2.140625" customWidth="1"/>
     <col min="18" max="18" width="14" customWidth="1"/>
     <col min="19" max="19" width="15" customWidth="1"/>
   </cols>
   <sheetData>
@@ -1330,131 +1327,131 @@
       <c r="D7" s="19"/>
       <c r="E7" s="19"/>
       <c r="F7" s="19"/>
       <c r="G7" s="9"/>
       <c r="H7" s="5"/>
       <c r="I7" s="58"/>
     </row>
     <row r="8" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A8" s="12"/>
       <c r="B8" s="69" t="s">
         <v>36</v>
       </c>
       <c r="C8" s="19"/>
       <c r="D8" s="63">
         <v>0</v>
       </c>
       <c r="E8" s="43"/>
       <c r="F8" s="19"/>
       <c r="G8" s="9"/>
       <c r="H8" s="3"/>
       <c r="I8" s="60"/>
     </row>
     <row r="9" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A9" s="12"/>
       <c r="B9" s="9" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="C9" s="53"/>
       <c r="D9" s="63">
         <v>0</v>
       </c>
       <c r="E9" s="42" t="s">
         <v>17</v>
       </c>
       <c r="F9" s="14">
         <f>D9*175.92</f>
         <v>0</v>
       </c>
       <c r="G9" s="9"/>
       <c r="H9" s="3"/>
       <c r="I9" s="60"/>
     </row>
     <row r="10" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A10" s="12"/>
       <c r="B10" s="9" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="C10" s="19"/>
       <c r="D10" s="63">
         <v>0</v>
       </c>
       <c r="E10" s="42" t="s">
         <v>17</v>
       </c>
       <c r="F10" s="14">
         <f>SUM(D10*71.07)</f>
         <v>0</v>
       </c>
       <c r="G10" s="9"/>
       <c r="H10" s="3"/>
       <c r="I10" s="59"/>
     </row>
     <row r="11" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A11" s="12"/>
       <c r="B11" s="9" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="C11" s="19"/>
       <c r="D11" s="63">
         <v>0</v>
       </c>
       <c r="E11" s="42" t="s">
         <v>17</v>
       </c>
       <c r="F11" s="14">
         <f>D11*35.54</f>
         <v>0</v>
       </c>
       <c r="G11" s="9"/>
       <c r="H11" s="9"/>
       <c r="I11" s="61"/>
     </row>
     <row r="12" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A12" s="12"/>
       <c r="B12" s="9" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="C12" s="19"/>
       <c r="D12" s="63">
         <v>0</v>
       </c>
       <c r="E12" s="29" t="s">
         <v>17</v>
       </c>
       <c r="F12" s="14">
         <f>D12*35.54</f>
         <v>0</v>
       </c>
       <c r="G12" s="9"/>
       <c r="H12" s="9"/>
       <c r="I12" s="61"/>
     </row>
     <row r="13" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A13" s="12"/>
       <c r="B13" s="9" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="C13" s="19"/>
       <c r="D13" s="64">
         <v>0</v>
       </c>
       <c r="E13" s="42" t="s">
         <v>17</v>
       </c>
       <c r="F13" s="14">
         <f>D13*31.5</f>
         <v>0</v>
       </c>
       <c r="G13" s="9"/>
       <c r="H13" s="5"/>
       <c r="I13" s="60"/>
     </row>
     <row r="14" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A14" s="12"/>
       <c r="B14" s="4" t="s">
         <v>10</v>
       </c>
       <c r="C14" s="20"/>
       <c r="D14" s="64">
         <v>0</v>
       </c>
@@ -1491,488 +1488,486 @@
     </row>
     <row r="16" spans="1:12" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="12"/>
       <c r="B16" s="10" t="s">
         <v>6</v>
       </c>
       <c r="C16" s="4"/>
       <c r="D16" s="4"/>
       <c r="E16" s="4"/>
       <c r="F16" s="15" t="s">
         <v>2</v>
       </c>
       <c r="H16" s="9"/>
       <c r="I16" s="1"/>
     </row>
     <row r="17" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A17" s="12"/>
       <c r="B17" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3"/>
       <c r="E17" s="3"/>
       <c r="F17" s="41">
         <f>SUM(F18*0.65)</f>
-        <v>65.650000000000006</v>
-[...3 lines deleted...]
-      </c>
+        <v>67.600000000000009</v>
+      </c>
+      <c r="G17" s="45"/>
       <c r="I17" s="1"/>
     </row>
     <row r="18" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A18" s="12"/>
       <c r="B18" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3"/>
       <c r="E18" s="3"/>
       <c r="F18" s="41">
-        <f>IF($F$15&lt;4000,101,IF($F$15&lt;25001,101+ROUNDUP((($F$15-4000)/1000),0)*12.94,IF($F$15&lt;50001,372.74+ROUNDUP((($F$15-25000)/1000),0)*9.48,IF($F$15&lt;100001,609.74+ROUNDUP((($F$15-50000)/1000),0)*6.47,933.24+ROUNDUP((($F$15-100000)/1000),0)*5.42))))</f>
-        <v>101</v>
+        <f>IF($F$15&lt;4000,104,IF($F$15&lt;25001,104+ROUNDUP((($F$15-4000)/1000),0)*13.34,IF($F$15&lt;50001,384.14+ROUNDUP((($F$15-25000)/1000),0)*9.77,IF($F$15&lt;100001,628.39+ROUNDUP((($F$15-50000)/1000),0)*6.67,961.89+ROUNDUP((($F$15-100000)/1000),0)*5.59))))</f>
+        <v>104</v>
       </c>
       <c r="G18" s="45"/>
       <c r="I18" s="1"/>
     </row>
     <row r="19" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A19" s="12"/>
       <c r="B19" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3"/>
       <c r="E19" s="3"/>
       <c r="F19" s="41">
         <f>SUM(F18*0.12)</f>
-        <v>12.12</v>
+        <v>12.48</v>
       </c>
       <c r="G19" s="34"/>
       <c r="H19" s="39" t="s">
         <v>21</v>
       </c>
       <c r="I19" s="35">
         <f>SUM(F17:F19)</f>
-        <v>178.77</v>
+        <v>184.08</v>
       </c>
     </row>
     <row r="20" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A20" s="12"/>
       <c r="B20" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3"/>
       <c r="E20" s="3"/>
       <c r="F20" s="41">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="G20" s="33"/>
       <c r="I20" s="1"/>
     </row>
     <row r="21" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A21" s="12"/>
       <c r="B21" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C21" s="9"/>
       <c r="D21" s="9"/>
       <c r="E21" s="9"/>
       <c r="F21" s="70"/>
       <c r="G21" s="45"/>
       <c r="H21" s="16"/>
       <c r="I21" s="18"/>
     </row>
     <row r="22" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A22" s="12"/>
       <c r="B22" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3"/>
       <c r="E22" s="3"/>
       <c r="F22" s="41">
-        <v>365</v>
+        <v>369</v>
       </c>
       <c r="G22" s="33"/>
       <c r="I22" s="1"/>
     </row>
     <row r="23" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A23" s="12"/>
       <c r="B23" s="3" t="s">
         <v>19</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3"/>
       <c r="E23" s="3"/>
       <c r="F23" s="41">
         <f>F22*0.12</f>
-        <v>43.8</v>
+        <v>44.28</v>
       </c>
       <c r="G23" s="33"/>
       <c r="H23" s="39" t="s">
         <v>22</v>
       </c>
       <c r="I23" s="35">
         <f>F22+F23</f>
-        <v>408.8</v>
+        <v>413.28</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="15" x14ac:dyDescent="0.25">
       <c r="A24" s="12"/>
       <c r="B24" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3"/>
       <c r="E24" s="3"/>
       <c r="F24" s="46">
-        <f>IF($D$8=1,813,IF($D$8=2,915,(IF($D$8=3,1016,(IF($D$8=4,1152,(IF($D$8=5,1288,(IF($D$8=6,1424,0))))))))))</f>
+        <f>IF($D$8=1,838,IF($D$8=2,943,(IF($D$8=3,1047,(IF($D$8=4,1187,(IF($D$8=5,1327,(IF($D$8=6,1467,0))))))))))</f>
         <v>0</v>
       </c>
       <c r="G24" s="40"/>
       <c r="H24" s="56"/>
       <c r="I24" s="1"/>
       <c r="K24" s="5"/>
     </row>
     <row r="25" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A25" s="12"/>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3"/>
       <c r="E25" s="3"/>
       <c r="F25" s="41">
         <f>F24*0.12</f>
         <v>0</v>
       </c>
       <c r="G25" s="33"/>
       <c r="H25" s="39" t="s">
         <v>23</v>
       </c>
       <c r="I25" s="35">
         <f>F24+F25</f>
         <v>0</v>
       </c>
       <c r="K25" s="5"/>
     </row>
     <row r="26" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A26" s="12"/>
       <c r="B26" s="3" t="s">
         <v>0</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3"/>
       <c r="E26" s="3"/>
       <c r="F26" s="46">
-        <v>424</v>
+        <v>437</v>
       </c>
       <c r="G26" s="33"/>
       <c r="I26" s="1"/>
       <c r="K26" s="3"/>
     </row>
     <row r="27" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A27" s="12"/>
       <c r="B27" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3"/>
       <c r="E27" s="3"/>
       <c r="F27" s="41">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="G27" s="33"/>
       <c r="H27" s="16"/>
       <c r="I27" s="18"/>
       <c r="K27" s="9"/>
     </row>
     <row r="28" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A28" s="12"/>
       <c r="B28" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C28" s="23"/>
       <c r="D28" s="16"/>
       <c r="E28" s="16"/>
       <c r="F28" s="41">
         <v>12779</v>
       </c>
       <c r="G28" s="36" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="H28" s="54"/>
       <c r="I28" s="57"/>
       <c r="K28" s="7"/>
       <c r="L28" s="49"/>
       <c r="M28" s="48"/>
       <c r="N28" s="41"/>
     </row>
     <row r="29" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A29" s="12"/>
       <c r="B29" s="3" t="s">
         <v>8</v>
       </c>
       <c r="C29" s="23"/>
       <c r="D29" s="23"/>
       <c r="E29" s="23"/>
       <c r="F29" s="41">
         <v>216</v>
       </c>
       <c r="G29" s="16"/>
       <c r="I29" s="35"/>
       <c r="K29" s="50"/>
       <c r="L29" s="51"/>
       <c r="M29" s="47"/>
     </row>
     <row r="30" spans="1:14" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="12"/>
       <c r="B30" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C30" s="23"/>
       <c r="D30" s="3"/>
       <c r="E30" s="3"/>
       <c r="F30" s="41">
         <v>10479</v>
       </c>
       <c r="G30" s="36" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="H30" s="54"/>
       <c r="I30" s="57"/>
       <c r="K30" s="7"/>
       <c r="L30" s="49"/>
       <c r="M30" s="48"/>
       <c r="N30" s="41"/>
     </row>
     <row r="31" spans="1:14" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="12"/>
       <c r="B31" s="9" t="s">
         <v>52</v>
       </c>
       <c r="C31" s="3"/>
       <c r="D31" s="3"/>
       <c r="E31" s="3"/>
       <c r="F31" s="41">
-        <v>170</v>
+        <v>175</v>
       </c>
       <c r="G31" s="33"/>
       <c r="H31" s="16"/>
       <c r="I31" s="18"/>
       <c r="K31" s="50"/>
       <c r="L31" s="51"/>
     </row>
     <row r="32" spans="1:14" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="12"/>
       <c r="B32" s="9" t="s">
         <v>40</v>
       </c>
       <c r="F32" s="41">
         <f>IF(F15&gt;100000,0.0012*F15,0)</f>
         <v>0</v>
       </c>
       <c r="G32" s="36"/>
       <c r="I32" s="18"/>
       <c r="K32" s="7"/>
       <c r="L32" s="49"/>
       <c r="M32" s="47"/>
     </row>
     <row r="33" spans="1:9" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A33" s="12"/>
       <c r="B33" s="65" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="C33" s="66"/>
       <c r="D33" s="66"/>
       <c r="E33" s="66"/>
       <c r="F33" s="67">
-        <f>SUM(D9+D13)*1.63</f>
+        <f>SUM(D9+D13)*1.7</f>
         <v>0</v>
       </c>
       <c r="G33" s="36" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="I33" s="35"/>
     </row>
     <row r="34" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A34" s="12"/>
       <c r="B34" s="81" t="s">
         <v>16</v>
       </c>
       <c r="C34" s="81"/>
       <c r="D34" s="9"/>
       <c r="E34" s="9"/>
       <c r="F34" s="8">
         <f>SUM(F17:F33)</f>
-        <v>24827.57</v>
+        <v>24861.360000000001</v>
       </c>
       <c r="H34" s="16"/>
       <c r="I34" s="18"/>
     </row>
     <row r="35" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A35" s="12"/>
       <c r="B35" s="17" t="s">
         <v>5</v>
       </c>
       <c r="C35" s="71"/>
       <c r="D35" s="71"/>
       <c r="E35" s="71"/>
       <c r="F35" s="68">
         <v>0</v>
       </c>
       <c r="G35" s="9" t="s">
         <v>26</v>
       </c>
       <c r="I35" s="1"/>
     </row>
     <row r="36" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A36" s="12"/>
       <c r="B36" s="7" t="s">
         <v>7</v>
       </c>
       <c r="C36" s="7"/>
       <c r="D36" s="7"/>
       <c r="E36" s="7"/>
       <c r="F36" s="24">
         <f>F34-F35</f>
-        <v>24827.57</v>
+        <v>24861.360000000001</v>
       </c>
       <c r="G36" s="23" t="s">
         <v>25</v>
       </c>
       <c r="H36" s="23"/>
       <c r="I36" s="25"/>
     </row>
     <row r="37" spans="1:9" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="12"/>
       <c r="B37" s="7"/>
       <c r="C37" s="7"/>
       <c r="D37" s="7"/>
       <c r="E37" s="7"/>
       <c r="F37" s="24"/>
       <c r="G37" s="23"/>
       <c r="H37" s="23"/>
       <c r="I37" s="25"/>
     </row>
     <row r="38" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A38" s="12"/>
       <c r="B38" s="6" t="s">
         <v>14</v>
       </c>
       <c r="C38" s="17"/>
       <c r="D38" s="17"/>
       <c r="E38" s="17"/>
       <c r="F38" s="26"/>
       <c r="G38" s="26"/>
       <c r="H38" s="7"/>
       <c r="I38" s="27"/>
     </row>
     <row r="39" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A39" s="12"/>
       <c r="B39" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C39" s="9"/>
       <c r="D39" s="9"/>
       <c r="E39" s="9"/>
       <c r="F39" s="37">
-        <f>IF($D$9&lt;800,6563,IF($D$9&lt;1800,8438,(IF($D$9&lt;3000,9375,(IF($D$9&lt;3800,10313,11250))))))</f>
-        <v>6563</v>
+        <f>IF($D$9&lt;800,6741,IF($D$9&lt;1800,8667,(IF($D$9&lt;3000,9630,(IF($D$9&lt;3800,10593,11556))))))</f>
+        <v>6741</v>
       </c>
       <c r="G39" s="36" t="s">
-        <v>44</v>
+        <v>53</v>
       </c>
       <c r="I39" s="27"/>
     </row>
     <row r="40" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A40" s="12"/>
       <c r="B40" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C40" s="9"/>
       <c r="D40" s="9"/>
       <c r="E40" s="9"/>
       <c r="F40" s="37">
-        <f>265+55</f>
-        <v>320</v>
+        <f>272+115</f>
+        <v>387</v>
       </c>
       <c r="G40" s="36" t="s">
-        <v>44</v>
+        <v>53</v>
       </c>
       <c r="I40" s="27"/>
     </row>
     <row r="41" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A41" s="12"/>
       <c r="B41" s="17" t="s">
         <v>39</v>
       </c>
       <c r="C41" s="17"/>
       <c r="D41" s="17"/>
       <c r="E41" s="17"/>
       <c r="F41" s="26">
         <v>16532</v>
       </c>
       <c r="G41" s="38" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="I41" s="27"/>
     </row>
     <row r="42" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A42" s="12"/>
       <c r="B42" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C42" s="9"/>
       <c r="D42" s="9"/>
       <c r="E42" s="9"/>
       <c r="F42" s="22">
         <f>SUM(F39:F41)</f>
-        <v>23415</v>
+        <v>23660</v>
       </c>
       <c r="G42" s="31" t="s">
         <v>12</v>
       </c>
       <c r="H42" s="23"/>
       <c r="I42" s="28"/>
     </row>
     <row r="43" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A43" s="13"/>
       <c r="B43" s="6"/>
       <c r="C43" s="6"/>
       <c r="D43" s="6"/>
       <c r="E43" s="6"/>
       <c r="F43" s="30"/>
       <c r="G43" s="4"/>
       <c r="H43" s="4"/>
       <c r="I43" s="2"/>
     </row>
     <row r="44" spans="1:9" x14ac:dyDescent="0.2">
       <c r="I44" s="23" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="C35:E35"/>
     <mergeCell ref="B1:B5"/>
     <mergeCell ref="C1:I1"/>
     <mergeCell ref="C2:I2"/>
     <mergeCell ref="C3:I3"/>
     <mergeCell ref="C4:I4"/>
     <mergeCell ref="B34:C34"/>
     <mergeCell ref="C5:I5"/>
     <mergeCell ref="B6:I6"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.5" right="0.375" top="0.5" bottom="0.5" header="0" footer="0"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>